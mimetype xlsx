--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -12,12611 +12,614 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>AX10</t>
+    <t>FF140</t>
+  </si>
+  <si>
+    <t>FREE FIRE</t>
+  </si>
+  <si>
+    <t>Free Fire 140 Diamond</t>
+  </si>
+  <si>
+    <t>Tersedia</t>
+  </si>
+  <si>
+    <t>ff355</t>
+  </si>
+  <si>
+    <t>Free Fire 355 Diamond</t>
+  </si>
+  <si>
+    <t>FF50</t>
+  </si>
+  <si>
+    <t>Free Fire 50 Diamond</t>
+  </si>
+  <si>
+    <t>ff70</t>
+  </si>
+  <si>
+    <t>Free Fire 70 Diamond</t>
+  </si>
+  <si>
+    <t>Mdiamond12</t>
+  </si>
+  <si>
+    <t>Magic Chess</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 12 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond1000</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 500+500 Diamonds</t>
+  </si>
+  <si>
+    <t>DANA200</t>
+  </si>
+  <si>
+    <t>DANA</t>
+  </si>
+  <si>
+    <t>DANA 200.000</t>
+  </si>
+  <si>
+    <t>Mdiamond100</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 50+50 Diamonds</t>
+  </si>
+  <si>
+    <t>ml15</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 15 Diamond</t>
+  </si>
+  <si>
+    <t>ml172</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 172 Diamond</t>
+  </si>
+  <si>
+    <t>ml257</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 257 Diamond</t>
+  </si>
+  <si>
+    <t>ml345</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 345 Diamond</t>
+  </si>
+  <si>
+    <t>ml5</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 5 Diamond</t>
+  </si>
+  <si>
+    <t>ml514</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 514 Diamond</t>
+  </si>
+  <si>
+    <t>mlweek</t>
+  </si>
+  <si>
+    <t>Call Of Duty Mobile (Indonesia)</t>
+  </si>
+  <si>
+    <t>MOBILE LEGENDS Weekly Diamond Pass</t>
+  </si>
+  <si>
+    <t>vs2g5d</t>
+  </si>
+  <si>
+    <t>TELKOMSEL</t>
+  </si>
+  <si>
+    <t>Voucher Telkomsel 2.5 GB 5 Hari (Jawa Barat)</t>
+  </si>
+  <si>
+    <t>ml1358</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 1358 Diamond</t>
+  </si>
+  <si>
+    <t>ml170</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 170 Diamond</t>
+  </si>
+  <si>
+    <t>ml27864</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 27864 Diamond</t>
+  </si>
+  <si>
+    <t>ml28</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 28 Diamond</t>
+  </si>
+  <si>
+    <t>ml296</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 296 Diamond</t>
+  </si>
+  <si>
+    <t>ml408</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 408 Diamond</t>
+  </si>
+  <si>
+    <t>ml44</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 44 Diamond</t>
+  </si>
+  <si>
+    <t>ml49</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 59 Diamond</t>
+  </si>
+  <si>
+    <t>ml570</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 570 Diamond</t>
+  </si>
+  <si>
+    <t>ml877</t>
+  </si>
+  <si>
+    <t>MOBILELEGEND - 877 Diamond</t>
+  </si>
+  <si>
+    <t>Bounds1580</t>
+  </si>
+  <si>
+    <t>Arena Breakout</t>
+  </si>
+  <si>
+    <t>Arena Breakout 1.580 Bonds</t>
+  </si>
+  <si>
+    <t>Bounds310</t>
+  </si>
+  <si>
+    <t>Arena Breakout 310 Bonds</t>
+  </si>
+  <si>
+    <t>Bounds3200</t>
+  </si>
+  <si>
+    <t>Arena Breakout 3.200 Bonds</t>
+  </si>
+  <si>
+    <t>Bounds60</t>
+  </si>
+  <si>
+    <t>Arena Breakout 60 Bonds</t>
+  </si>
+  <si>
+    <t>Bounds630</t>
+  </si>
+  <si>
+    <t>Arena Breakout 630 Bonds</t>
+  </si>
+  <si>
+    <t>Boundsbattlepass</t>
+  </si>
+  <si>
+    <t>Arena Breakout Battle Pass Premium</t>
+  </si>
+  <si>
+    <t>boundskotak</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kotak Komposit 30 Hari</t>
+  </si>
+  <si>
+    <t>Boundslanjutan</t>
+  </si>
+  <si>
+    <t>Arena Breakout Battle Pass Lanjutan</t>
+  </si>
+  <si>
+    <t>Boundspeliuru</t>
+  </si>
+  <si>
+    <t>Arena Breakout Kotak Anti Peluru 30 Hari</t>
+  </si>
+  <si>
+    <t>Boundspemula</t>
+  </si>
+  <si>
+    <t>Arena Breakout Pilihan Pemula</t>
+  </si>
+  <si>
+    <t>ELITPASS</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE</t>
+  </si>
+  <si>
+    <t>Pubg Elite Pass Plus</t>
+  </si>
+  <si>
+    <t>FF145</t>
+  </si>
+  <si>
+    <t>Free Fire 145 Diamond</t>
+  </si>
+  <si>
+    <t>FF2180</t>
+  </si>
+  <si>
+    <t>Free Fire 2180 Diamond</t>
+  </si>
+  <si>
+    <t>FF5</t>
+  </si>
+  <si>
+    <t>Free Fire 5 Diamond</t>
+  </si>
+  <si>
+    <t>FFMEMBERSHIP1</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Mingguan Lite</t>
+  </si>
+  <si>
+    <t>FFMEMBERSHIPBULANAN</t>
+  </si>
+  <si>
+    <t>Free Fire Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FPB50</t>
+  </si>
+  <si>
+    <t>GENSHIN2240</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>Genshin Impact 1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GENSHIN330</t>
+  </si>
+  <si>
+    <t>Genshin Impact 300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GENSHIN60</t>
+  </si>
+  <si>
+    <t>Genshin Impact 60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>ROYALPASS</t>
+  </si>
+  <si>
+    <t>Pubg Royale Pass</t>
+  </si>
+  <si>
+    <t>token100</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PLN 100.000</t>
+  </si>
+  <si>
+    <t>token50</t>
+  </si>
+  <si>
+    <t>PLN 50.000</t>
+  </si>
+  <si>
+    <t>token500</t>
+  </si>
+  <si>
+    <t>PLN 500.000</t>
+  </si>
+  <si>
+    <t>tokenchek</t>
+  </si>
+  <si>
+    <t>Cek Nama Token PLN</t>
+  </si>
+  <si>
+    <t>UC1500</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 1500 UC</t>
+  </si>
+  <si>
+    <t>UC25</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 25 UC</t>
+  </si>
+  <si>
+    <t>UC30</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 30 UC</t>
+  </si>
+  <si>
+    <t>UC300</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 300 UC</t>
+  </si>
+  <si>
+    <t>UC60</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 60 UC</t>
+  </si>
+  <si>
+    <t>UC600</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 6000 UC</t>
+  </si>
+  <si>
+    <t>UC625</t>
+  </si>
+  <si>
+    <t>PUBG MOBILE 625 UC</t>
+  </si>
+  <si>
+    <t>mlweekml</t>
+  </si>
+  <si>
+    <t>pb1200</t>
+  </si>
+  <si>
+    <t>POINT BLANK</t>
+  </si>
+  <si>
+    <t>1.200 PB Cash</t>
+  </si>
+  <si>
+    <t>pb12000</t>
+  </si>
+  <si>
+    <t>12.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pb15000</t>
+  </si>
+  <si>
+    <t>15.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pb18000</t>
+  </si>
+  <si>
+    <t>18.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pb2400</t>
+  </si>
+  <si>
+    <t>2.400 PB Cash</t>
+  </si>
+  <si>
+    <t>pb6000</t>
+  </si>
+  <si>
+    <t>6.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pb7000</t>
+  </si>
+  <si>
+    <t>7.000 PB Cash</t>
+  </si>
+  <si>
+    <t>pb8400</t>
+  </si>
+  <si>
+    <t>8.400 PB Cash</t>
+  </si>
+  <si>
+    <t>Mdiamond170</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 170 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond19</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 19 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond2010</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 2.010 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond240</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 240 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond28</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 28 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond296</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 296 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond300</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 150+150 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond408</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 408 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond44</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 44 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond4830</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 4.830 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond5</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 5 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond500</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go First Recharge 250+250 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond568</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 568 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond59</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 59 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond85</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 85 Diamonds</t>
+  </si>
+  <si>
+    <t>Mdiamond875</t>
+  </si>
+  <si>
+    <t>Magic Chess Go Go 875 Diamonds</t>
+  </si>
+  <si>
+    <t>axdj1</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
-    <t>Axis 10.000</t>
-[...43 lines deleted...]
-  <si>
     <t>Axis Data Jawa 2.5 GB 5 Hari</t>
-  </si>
-[...12478 lines deleted...]
-    <t>HSTR6480-S116</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -12925,64203 +928,2520 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2212"/>
+  <dimension ref="A1:I85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2212" sqref="H2212"/>
+      <selection activeCell="H85" sqref="H85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>11812</v>
+        <v>18381</v>
       </c>
       <c r="F2" s="2">
-        <v>11704</v>
+        <v>18214</v>
       </c>
       <c r="G2" s="2">
-        <v>11596</v>
+        <v>18047</v>
       </c>
       <c r="H2" s="2">
-        <v>11487</v>
+        <v>18047</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
-        <v>108918</v>
+        <v>48335</v>
       </c>
       <c r="F3" s="2">
-        <v>107919</v>
+        <v>47896</v>
       </c>
       <c r="G3" s="2">
-        <v>106920</v>
+        <v>47456</v>
       </c>
       <c r="H3" s="2">
-        <v>105921</v>
+        <v>47456</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>16343</v>
+        <v>9301</v>
       </c>
       <c r="F4" s="2">
-        <v>16194</v>
+        <v>9216</v>
       </c>
       <c r="G4" s="2">
-        <v>16044</v>
+        <v>9131</v>
       </c>
       <c r="H4" s="2">
-        <v>15894</v>
+        <v>9131</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>27234</v>
+        <v>9679</v>
       </c>
       <c r="F5" s="2">
-        <v>26984</v>
+        <v>9590</v>
       </c>
       <c r="G5" s="2">
-        <v>26734</v>
+        <v>9502</v>
       </c>
       <c r="H5" s="2">
-        <v>26484</v>
+        <v>9413</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>32684</v>
+        <v>3245</v>
       </c>
       <c r="F6" s="2">
-        <v>32384</v>
+        <v>3216</v>
       </c>
       <c r="G6" s="2">
-        <v>32084</v>
+        <v>3186</v>
       </c>
       <c r="H6" s="2">
-        <v>31784</v>
+        <v>3186</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>6374</v>
+        <v>145690</v>
       </c>
       <c r="F7" s="2">
-        <v>6316</v>
+        <v>144365</v>
       </c>
       <c r="G7" s="2">
-        <v>6257</v>
+        <v>143041</v>
       </c>
       <c r="H7" s="2">
-        <v>6199</v>
+        <v>143041</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2">
-        <v>54446</v>
+        <v>220088</v>
       </c>
       <c r="F8" s="2">
-        <v>53946</v>
+        <v>218087</v>
       </c>
       <c r="G8" s="2">
-        <v>53447</v>
+        <v>216086</v>
       </c>
       <c r="H8" s="2">
-        <v>52947</v>
+        <v>216086</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2">
-        <v>13560</v>
+        <v>14702</v>
       </c>
       <c r="F9" s="2">
-        <v>13435</v>
+        <v>14568</v>
       </c>
       <c r="G9" s="2">
-        <v>13311</v>
+        <v>14434</v>
       </c>
       <c r="H9" s="2">
-        <v>13186</v>
+        <v>14434</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2">
-        <v>47301</v>
+        <v>4516</v>
       </c>
       <c r="F10" s="2">
-        <v>46867</v>
+        <v>4474</v>
       </c>
       <c r="G10" s="2">
-        <v>46433</v>
+        <v>4433</v>
       </c>
       <c r="H10" s="2">
-        <v>45999</v>
+        <v>4433</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2">
-        <v>12858</v>
+        <v>48206</v>
       </c>
       <c r="F11" s="2">
-        <v>12740</v>
+        <v>47768</v>
       </c>
       <c r="G11" s="2">
-        <v>12622</v>
+        <v>47330</v>
       </c>
       <c r="H11" s="2">
-        <v>12504</v>
+        <v>47330</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2">
-        <v>128495</v>
+        <v>71028</v>
       </c>
       <c r="F12" s="2">
-        <v>127316</v>
+        <v>70382</v>
       </c>
       <c r="G12" s="2">
-        <v>126137</v>
+        <v>69737</v>
       </c>
       <c r="H12" s="2">
-        <v>124958</v>
+        <v>69737</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2">
-        <v>256961</v>
+        <v>95834</v>
       </c>
       <c r="F13" s="2">
-        <v>254604</v>
+        <v>94963</v>
       </c>
       <c r="G13" s="2">
-        <v>252246</v>
+        <v>94092</v>
       </c>
       <c r="H13" s="2">
-        <v>249889</v>
+        <v>94092</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2">
-        <v>38567</v>
+        <v>1513</v>
       </c>
       <c r="F14" s="2">
-        <v>38214</v>
+        <v>1499</v>
       </c>
       <c r="G14" s="2">
-        <v>37860</v>
+        <v>1485</v>
       </c>
       <c r="H14" s="2">
-        <v>37506</v>
+        <v>1485</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="2">
-        <v>64261</v>
+        <v>143048</v>
       </c>
       <c r="F15" s="2">
-        <v>63671</v>
+        <v>141748</v>
       </c>
       <c r="G15" s="2">
-        <v>63082</v>
+        <v>140448</v>
       </c>
       <c r="H15" s="2">
-        <v>62492</v>
+        <v>140448</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2">
-        <v>642361</v>
+        <v>27800</v>
       </c>
       <c r="F16" s="2">
-        <v>636468</v>
+        <v>27800</v>
       </c>
       <c r="G16" s="2">
-        <v>630575</v>
+        <v>27800</v>
       </c>
       <c r="H16" s="2">
-        <v>624681</v>
+        <v>27800</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2">
-        <v>11070</v>
+        <v>14339</v>
       </c>
       <c r="F17" s="2">
-        <v>10968</v>
+        <v>14208</v>
       </c>
       <c r="G17" s="2">
-        <v>10867</v>
+        <v>14078</v>
       </c>
       <c r="H17" s="2">
-        <v>10765</v>
+        <v>13947</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2">
-        <v>108973</v>
+        <v>365033</v>
       </c>
       <c r="F18" s="2">
-        <v>107973</v>
+        <v>361714</v>
       </c>
       <c r="G18" s="2">
-        <v>106973</v>
+        <v>358396</v>
       </c>
       <c r="H18" s="2">
-        <v>105974</v>
+        <v>358396</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E19" s="2">
-        <v>16394</v>
+        <v>47442</v>
       </c>
       <c r="F19" s="2">
-        <v>16243</v>
+        <v>47011</v>
       </c>
       <c r="G19" s="2">
-        <v>16093</v>
+        <v>46579</v>
       </c>
       <c r="H19" s="2">
-        <v>15942</v>
+        <v>46579</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E20" s="2">
-        <v>21784</v>
+        <v>7125406</v>
       </c>
       <c r="F20" s="2">
-        <v>21584</v>
+        <v>7060630</v>
       </c>
       <c r="G20" s="2">
-        <v>21384</v>
+        <v>6995853</v>
       </c>
       <c r="H20" s="2">
-        <v>21184</v>
+        <v>6995853</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2">
-        <v>27234</v>
+        <v>8584</v>
       </c>
       <c r="F21" s="2">
-        <v>26984</v>
+        <v>8506</v>
       </c>
       <c r="G21" s="2">
-        <v>26734</v>
+        <v>8428</v>
       </c>
       <c r="H21" s="2">
-        <v>26484</v>
+        <v>8428</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2">
-        <v>32646</v>
+        <v>81344</v>
       </c>
       <c r="F22" s="2">
-        <v>32346</v>
+        <v>80604</v>
       </c>
       <c r="G22" s="2">
-        <v>32047</v>
+        <v>79865</v>
       </c>
       <c r="H22" s="2">
-        <v>31747</v>
+        <v>79865</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E23" s="2">
-        <v>37642</v>
+        <v>113425</v>
       </c>
       <c r="F23" s="2">
-        <v>37297</v>
+        <v>112394</v>
       </c>
       <c r="G23" s="2">
-        <v>36951</v>
+        <v>111363</v>
       </c>
       <c r="H23" s="2">
-        <v>36606</v>
+        <v>111363</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E24" s="2">
-        <v>43491</v>
+        <v>12771</v>
       </c>
       <c r="F24" s="2">
-        <v>43092</v>
+        <v>12655</v>
       </c>
       <c r="G24" s="2">
-        <v>42693</v>
+        <v>12539</v>
       </c>
       <c r="H24" s="2">
-        <v>42294</v>
+        <v>12539</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E25" s="2">
-        <v>48379</v>
+        <v>16506</v>
       </c>
       <c r="F25" s="2">
-        <v>47935</v>
+        <v>16355</v>
       </c>
       <c r="G25" s="2">
-        <v>47491</v>
+        <v>16205</v>
       </c>
       <c r="H25" s="2">
-        <v>47047</v>
+        <v>16205</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E26" s="2">
-        <v>5657</v>
+        <v>155817</v>
       </c>
       <c r="F26" s="2">
-        <v>5605</v>
+        <v>154401</v>
       </c>
       <c r="G26" s="2">
-        <v>5553</v>
+        <v>152984</v>
       </c>
       <c r="H26" s="2">
-        <v>5501</v>
+        <v>152984</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E27" s="2">
-        <v>54337</v>
+        <v>237852</v>
       </c>
       <c r="F27" s="2">
-        <v>53838</v>
+        <v>235690</v>
       </c>
       <c r="G27" s="2">
-        <v>53340</v>
+        <v>233527</v>
       </c>
       <c r="H27" s="2">
-        <v>52841</v>
+        <v>233527</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E28" s="2">
-        <v>59115</v>
+        <v>391109</v>
       </c>
       <c r="F28" s="2">
-        <v>58573</v>
+        <v>387554</v>
       </c>
       <c r="G28" s="2">
-        <v>58030</v>
+        <v>383998</v>
       </c>
       <c r="H28" s="2">
-        <v>57488</v>
+        <v>383998</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E29" s="2">
-        <v>64483</v>
+        <v>74173</v>
       </c>
       <c r="F29" s="2">
-        <v>63892</v>
+        <v>73499</v>
       </c>
       <c r="G29" s="2">
-        <v>63300</v>
+        <v>72824</v>
       </c>
       <c r="H29" s="2">
-        <v>62709</v>
+        <v>72824</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E30" s="2">
-        <v>69852</v>
+        <v>744198</v>
       </c>
       <c r="F30" s="2">
-        <v>69211</v>
+        <v>737433</v>
       </c>
       <c r="G30" s="2">
-        <v>68570</v>
+        <v>730668</v>
       </c>
       <c r="H30" s="2">
-        <v>67929</v>
+        <v>730668</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E31" s="2">
-        <v>75220</v>
+        <v>15756</v>
       </c>
       <c r="F31" s="2">
-        <v>74530</v>
+        <v>15613</v>
       </c>
       <c r="G31" s="2">
-        <v>73840</v>
+        <v>15470</v>
       </c>
       <c r="H31" s="2">
-        <v>73150</v>
+        <v>15470</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E32" s="2">
-        <v>81483</v>
+        <v>148003</v>
       </c>
       <c r="F32" s="2">
-        <v>80735</v>
+        <v>146657</v>
       </c>
       <c r="G32" s="2">
-        <v>79988</v>
+        <v>145312</v>
       </c>
       <c r="H32" s="2">
-        <v>79240</v>
+        <v>145312</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E33" s="2">
-        <v>85957</v>
+        <v>69832</v>
       </c>
       <c r="F33" s="2">
-        <v>85169</v>
+        <v>69198</v>
       </c>
       <c r="G33" s="2">
-        <v>84380</v>
+        <v>68563</v>
       </c>
       <c r="H33" s="2">
-        <v>83592</v>
+        <v>68563</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E34" s="2">
-        <v>91325</v>
+        <v>109655</v>
       </c>
       <c r="F34" s="2">
-        <v>90487</v>
+        <v>108658</v>
       </c>
       <c r="G34" s="2">
-        <v>89649</v>
+        <v>107661</v>
       </c>
       <c r="H34" s="2">
-        <v>88811</v>
+        <v>107661</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E35" s="2">
-        <v>96693</v>
+        <v>17128</v>
       </c>
       <c r="F35" s="2">
-        <v>95806</v>
+        <v>16972</v>
       </c>
       <c r="G35" s="2">
-        <v>94919</v>
+        <v>16817</v>
       </c>
       <c r="H35" s="2">
-        <v>94032</v>
+        <v>16817</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E36" s="2">
-        <v>102061</v>
+        <v>35969</v>
       </c>
       <c r="F36" s="2">
-        <v>101125</v>
+        <v>35642</v>
       </c>
       <c r="G36" s="2">
-        <v>100188</v>
+        <v>35315</v>
       </c>
       <c r="H36" s="2">
-        <v>99252</v>
+        <v>35315</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E37" s="2">
-        <v>19725</v>
+        <v>11906</v>
       </c>
       <c r="F37" s="2">
-        <v>19544</v>
+        <v>11798</v>
       </c>
       <c r="G37" s="2">
-        <v>19363</v>
+        <v>11690</v>
       </c>
       <c r="H37" s="2">
-        <v>19182</v>
+        <v>11690</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E38" s="2">
-        <v>197271</v>
+        <v>424679</v>
       </c>
       <c r="F38" s="2">
-        <v>195462</v>
+        <v>420818</v>
       </c>
       <c r="G38" s="2">
-        <v>193652</v>
+        <v>416958</v>
       </c>
       <c r="H38" s="2">
-        <v>191842</v>
+        <v>413097</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E39" s="2">
-        <v>2152527</v>
+        <v>17600</v>
       </c>
       <c r="F39" s="2">
-        <v>2132779</v>
+        <v>17440</v>
       </c>
       <c r="G39" s="2">
-        <v>2113031</v>
+        <v>17280</v>
       </c>
       <c r="H39" s="2">
-        <v>2093283</v>
+        <v>17280</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E40" s="2">
-        <v>295729</v>
+        <v>324528</v>
       </c>
       <c r="F40" s="2">
-        <v>293016</v>
+        <v>321577</v>
       </c>
       <c r="G40" s="2">
-        <v>290303</v>
+        <v>318627</v>
       </c>
       <c r="H40" s="2">
-        <v>287590</v>
+        <v>318627</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E41" s="2">
-        <v>380976</v>
+        <v>1051</v>
       </c>
       <c r="F41" s="2">
-        <v>377481</v>
+        <v>1041</v>
       </c>
       <c r="G41" s="2">
-        <v>373985</v>
+        <v>1031</v>
       </c>
       <c r="H41" s="2">
-        <v>370490</v>
+        <v>1031</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E42" s="2">
-        <v>5109</v>
+        <v>18150</v>
       </c>
       <c r="F42" s="2">
-        <v>5062</v>
+        <v>17985</v>
       </c>
       <c r="G42" s="2">
-        <v>5015</v>
+        <v>17820</v>
       </c>
       <c r="H42" s="2">
-        <v>4968</v>
+        <v>17820</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E43" s="2">
-        <v>49312</v>
+        <v>85168</v>
       </c>
       <c r="F43" s="2">
-        <v>48859</v>
+        <v>84393</v>
       </c>
       <c r="G43" s="2">
-        <v>48407</v>
+        <v>83619</v>
       </c>
       <c r="H43" s="2">
-        <v>47954</v>
+        <v>83619</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="E44" s="2">
-        <v>492863</v>
+        <v>8366</v>
       </c>
       <c r="F44" s="2">
-        <v>488341</v>
+        <v>8289</v>
       </c>
       <c r="G44" s="2">
-        <v>483820</v>
+        <v>8213</v>
       </c>
       <c r="H44" s="2">
-        <v>479298</v>
+        <v>8213</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E45" s="2">
-        <v>5394977</v>
+        <v>412424</v>
       </c>
       <c r="F45" s="2">
-        <v>5345482</v>
+        <v>408675</v>
       </c>
       <c r="G45" s="2">
-        <v>5295986</v>
+        <v>404925</v>
       </c>
       <c r="H45" s="2">
-        <v>5246491</v>
+        <v>404925</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E46" s="2">
-        <v>729184</v>
+        <v>62601</v>
       </c>
       <c r="F46" s="2">
-        <v>722494</v>
+        <v>62032</v>
       </c>
       <c r="G46" s="2">
-        <v>715804</v>
+        <v>61463</v>
       </c>
       <c r="H46" s="2">
-        <v>709115</v>
+        <v>61463</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E47" s="2">
-        <v>9971</v>
+        <v>11806</v>
       </c>
       <c r="F47" s="2">
-        <v>9880</v>
+        <v>11699</v>
       </c>
       <c r="G47" s="2">
-        <v>9788</v>
+        <v>11592</v>
       </c>
       <c r="H47" s="2">
-        <v>9697</v>
+        <v>11592</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E48" s="2">
-        <v>98704</v>
+        <v>160204</v>
       </c>
       <c r="F48" s="2">
-        <v>97798</v>
+        <v>158748</v>
       </c>
       <c r="G48" s="2">
-        <v>96893</v>
+        <v>157291</v>
       </c>
       <c r="H48" s="2">
-        <v>95987</v>
+        <v>157291</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>85</v>
+        <v>113</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E49" s="2">
-        <v>985699</v>
+        <v>107608</v>
       </c>
       <c r="F49" s="2">
-        <v>976656</v>
+        <v>106629</v>
       </c>
       <c r="G49" s="2">
-        <v>967613</v>
+        <v>105651</v>
       </c>
       <c r="H49" s="2">
-        <v>958570</v>
+        <v>105651</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>85</v>
+        <v>113</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E50" s="2">
-        <v>10887923</v>
+        <v>54478</v>
       </c>
       <c r="F50" s="2">
-        <v>10788034</v>
+        <v>53982</v>
       </c>
       <c r="G50" s="2">
-        <v>10688144</v>
+        <v>53487</v>
       </c>
       <c r="H50" s="2">
-        <v>10588255</v>
+        <v>53487</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E51" s="2">
-        <v>119889</v>
+        <v>550028</v>
       </c>
       <c r="F51" s="2">
-        <v>118789</v>
+        <v>545027</v>
       </c>
       <c r="G51" s="2">
-        <v>117689</v>
+        <v>540027</v>
       </c>
       <c r="H51" s="2">
-        <v>116589</v>
+        <v>540027</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E52" s="2">
-        <v>207192</v>
+        <v>11</v>
       </c>
       <c r="F52" s="2">
-        <v>205291</v>
+        <v>11</v>
       </c>
       <c r="G52" s="2">
-        <v>203390</v>
+        <v>11</v>
       </c>
       <c r="H52" s="2">
-        <v>201489</v>
+        <v>11</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E53" s="2">
-        <v>277172</v>
+        <v>386128</v>
       </c>
       <c r="F53" s="2">
-        <v>274629</v>
+        <v>382617</v>
       </c>
       <c r="G53" s="2">
-        <v>272086</v>
+        <v>379107</v>
       </c>
       <c r="H53" s="2">
-        <v>269543</v>
+        <v>379107</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E54" s="2">
-        <v>3159083</v>
+        <v>16451</v>
       </c>
       <c r="F54" s="2">
-        <v>3130100</v>
+        <v>16301</v>
       </c>
       <c r="G54" s="2">
-        <v>3101118</v>
+        <v>16151</v>
       </c>
       <c r="H54" s="2">
-        <v>3072135</v>
+        <v>16151</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E55" s="2">
-        <v>345907</v>
+        <v>13133</v>
       </c>
       <c r="F55" s="2">
-        <v>342734</v>
+        <v>13014</v>
       </c>
       <c r="G55" s="2">
-        <v>339560</v>
+        <v>12894</v>
       </c>
       <c r="H55" s="2">
-        <v>336387</v>
+        <v>12894</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E56" s="2">
-        <v>4226</v>
+        <v>85965</v>
       </c>
       <c r="F56" s="2">
-        <v>4187</v>
+        <v>85184</v>
       </c>
       <c r="G56" s="2">
-        <v>4148</v>
+        <v>84402</v>
       </c>
       <c r="H56" s="2">
-        <v>4110</v>
+        <v>84402</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E57" s="2">
-        <v>4728516</v>
+        <v>15621</v>
       </c>
       <c r="F57" s="2">
-        <v>4685135</v>
+        <v>15479</v>
       </c>
       <c r="G57" s="2">
-        <v>4641754</v>
+        <v>15337</v>
       </c>
       <c r="H57" s="2">
-        <v>4598373</v>
+        <v>15337</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E58" s="2">
-        <v>6947</v>
+        <v>1306752</v>
       </c>
       <c r="F58" s="2">
-        <v>6883</v>
+        <v>1294872</v>
       </c>
       <c r="G58" s="2">
-        <v>6819</v>
+        <v>1282992</v>
       </c>
       <c r="H58" s="2">
-        <v>6755</v>
+        <v>1282992</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E59" s="2">
-        <v>69236</v>
+        <v>176948</v>
       </c>
       <c r="F59" s="2">
-        <v>68601</v>
+        <v>175340</v>
       </c>
       <c r="G59" s="2">
-        <v>67965</v>
+        <v>173731</v>
       </c>
       <c r="H59" s="2">
-        <v>67330</v>
+        <v>173731</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="E60" s="2">
-        <v>692423</v>
+        <v>30003</v>
       </c>
       <c r="F60" s="2">
-        <v>686070</v>
+        <v>29730</v>
       </c>
       <c r="G60" s="2">
-        <v>679718</v>
+        <v>29457</v>
       </c>
       <c r="H60" s="2">
-        <v>673365</v>
+        <v>29457</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E61" s="2">
-        <v>100282</v>
+        <v>9603</v>
       </c>
       <c r="F61" s="2">
-        <v>99362</v>
+        <v>9516</v>
       </c>
       <c r="G61" s="2">
-        <v>98442</v>
+        <v>9428</v>
       </c>
       <c r="H61" s="2">
-        <v>97522</v>
+        <v>9428</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E62" s="2">
-        <v>13756</v>
+        <v>96030</v>
       </c>
       <c r="F62" s="2">
-        <v>13630</v>
+        <v>95157</v>
       </c>
       <c r="G62" s="2">
-        <v>13503</v>
+        <v>94284</v>
       </c>
       <c r="H62" s="2">
-        <v>13377</v>
+        <v>94284</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E63" s="2">
-        <v>1383546</v>
+        <v>125125</v>
       </c>
       <c r="F63" s="2">
-        <v>1370853</v>
+        <v>123988</v>
       </c>
       <c r="G63" s="2">
-        <v>1358160</v>
+        <v>122850</v>
       </c>
       <c r="H63" s="2">
-        <v>1345466</v>
+        <v>122850</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E64" s="2">
-        <v>138444</v>
+        <v>146207</v>
       </c>
       <c r="F64" s="2">
-        <v>137174</v>
+        <v>144877</v>
       </c>
       <c r="G64" s="2">
-        <v>135904</v>
+        <v>143548</v>
       </c>
       <c r="H64" s="2">
-        <v>134634</v>
+        <v>143548</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E65" s="2">
-        <v>16312</v>
+        <v>19206</v>
       </c>
       <c r="F65" s="2">
-        <v>16162</v>
+        <v>19031</v>
       </c>
       <c r="G65" s="2">
-        <v>16013</v>
+        <v>18857</v>
       </c>
       <c r="H65" s="2">
-        <v>15863</v>
+        <v>18857</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E66" s="2">
-        <v>163102</v>
+        <v>48015</v>
       </c>
       <c r="F66" s="2">
-        <v>161606</v>
+        <v>47579</v>
       </c>
       <c r="G66" s="2">
-        <v>160109</v>
+        <v>47142</v>
       </c>
       <c r="H66" s="2">
-        <v>158613</v>
+        <v>47142</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E67" s="2">
-        <v>1631339</v>
+        <v>57618</v>
       </c>
       <c r="F67" s="2">
-        <v>1616372</v>
+        <v>57094</v>
       </c>
       <c r="G67" s="2">
-        <v>1601406</v>
+        <v>56570</v>
       </c>
       <c r="H67" s="2">
-        <v>1586439</v>
+        <v>56570</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E68" s="2">
-        <v>336303</v>
+        <v>68265</v>
       </c>
       <c r="F68" s="2">
-        <v>333218</v>
+        <v>67644</v>
       </c>
       <c r="G68" s="2">
-        <v>330132</v>
+        <v>67024</v>
       </c>
       <c r="H68" s="2">
-        <v>327047</v>
+        <v>67024</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E69" s="2">
-        <v>336292</v>
+        <v>42279</v>
       </c>
       <c r="F69" s="2">
-        <v>333207</v>
+        <v>41894</v>
       </c>
       <c r="G69" s="2">
-        <v>330122</v>
+        <v>41510</v>
       </c>
       <c r="H69" s="2">
-        <v>327037</v>
+        <v>41510</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E70" s="2">
-        <v>6737</v>
+        <v>5011</v>
       </c>
       <c r="F70" s="2">
-        <v>6675</v>
+        <v>4965</v>
       </c>
       <c r="G70" s="2">
-        <v>6614</v>
+        <v>4919</v>
       </c>
       <c r="H70" s="2">
-        <v>6552</v>
+        <v>4919</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E71" s="2">
-        <v>6737</v>
+        <v>471123</v>
       </c>
       <c r="F71" s="2">
-        <v>6675</v>
+        <v>466840</v>
       </c>
       <c r="G71" s="2">
-        <v>6614</v>
+        <v>462558</v>
       </c>
       <c r="H71" s="2">
-        <v>6552</v>
+        <v>462558</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E72" s="2">
-        <v>816335</v>
+        <v>59758</v>
       </c>
       <c r="F72" s="2">
-        <v>808845</v>
+        <v>59214</v>
       </c>
       <c r="G72" s="2">
-        <v>801356</v>
+        <v>58671</v>
       </c>
       <c r="H72" s="2">
-        <v>793867</v>
+        <v>58671</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E73" s="2">
-        <v>80620</v>
+        <v>7365</v>
       </c>
       <c r="F73" s="2">
-        <v>79880</v>
+        <v>7298</v>
       </c>
       <c r="G73" s="2">
-        <v>79140</v>
+        <v>7231</v>
       </c>
       <c r="H73" s="2">
-        <v>78401</v>
+        <v>7231</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E74" s="2">
-        <v>80620</v>
+        <v>72914</v>
       </c>
       <c r="F74" s="2">
-        <v>79880</v>
+        <v>72251</v>
       </c>
       <c r="G74" s="2">
-        <v>79140</v>
+        <v>71588</v>
       </c>
       <c r="H74" s="2">
-        <v>78401</v>
+        <v>71588</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E75" s="2">
-        <v>816324</v>
+        <v>42823</v>
       </c>
       <c r="F75" s="2">
-        <v>808835</v>
+        <v>42434</v>
       </c>
       <c r="G75" s="2">
-        <v>801345</v>
+        <v>42044</v>
       </c>
       <c r="H75" s="2">
-        <v>793856</v>
+        <v>42044</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E76" s="2">
-        <v>1630249</v>
+        <v>99590</v>
       </c>
       <c r="F76" s="2">
-        <v>1615292</v>
+        <v>98684</v>
       </c>
       <c r="G76" s="2">
-        <v>1600336</v>
+        <v>97779</v>
       </c>
       <c r="H76" s="2">
-        <v>1585379</v>
+        <v>97779</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E77" s="2">
-        <v>163102</v>
+        <v>10698</v>
       </c>
       <c r="F77" s="2">
-        <v>161606</v>
+        <v>10600</v>
       </c>
       <c r="G77" s="2">
-        <v>160109</v>
+        <v>10503</v>
       </c>
       <c r="H77" s="2">
-        <v>158613</v>
+        <v>10503</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E78" s="2">
-        <v>16421</v>
+        <v>1096403</v>
       </c>
       <c r="F78" s="2">
-        <v>16270</v>
+        <v>1086436</v>
       </c>
       <c r="G78" s="2">
-        <v>16120</v>
+        <v>1076468</v>
       </c>
       <c r="H78" s="2">
-        <v>15969</v>
+        <v>1076468</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E79" s="2">
-        <v>1793</v>
+        <v>1397</v>
       </c>
       <c r="F79" s="2">
-        <v>1777</v>
+        <v>1384</v>
       </c>
       <c r="G79" s="2">
-        <v>1760</v>
+        <v>1372</v>
       </c>
       <c r="H79" s="2">
-        <v>1744</v>
+        <v>1372</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E80" s="2">
-        <v>14308</v>
+        <v>71720</v>
       </c>
       <c r="F80" s="2">
-        <v>14177</v>
+        <v>71068</v>
       </c>
       <c r="G80" s="2">
-        <v>14046</v>
+        <v>70416</v>
       </c>
       <c r="H80" s="2">
-        <v>13915</v>
+        <v>70416</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E81" s="2">
-        <v>137634</v>
+        <v>134699</v>
       </c>
       <c r="F81" s="2">
-        <v>136372</v>
+        <v>133475</v>
       </c>
       <c r="G81" s="2">
-        <v>135109</v>
+        <v>132250</v>
       </c>
       <c r="H81" s="2">
-        <v>133846</v>
+        <v>132250</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E82" s="2">
-        <v>147518</v>
+        <v>14949</v>
       </c>
       <c r="F82" s="2">
-        <v>146165</v>
+        <v>14813</v>
       </c>
       <c r="G82" s="2">
-        <v>144812</v>
+        <v>14677</v>
       </c>
       <c r="H82" s="2">
-        <v>143458</v>
+        <v>14677</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E83" s="2">
-        <v>2011</v>
+        <v>21351</v>
       </c>
       <c r="F83" s="2">
-        <v>1993</v>
+        <v>21157</v>
       </c>
       <c r="G83" s="2">
-        <v>1974</v>
+        <v>20963</v>
       </c>
       <c r="H83" s="2">
-        <v>1956</v>
+        <v>20963</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E84" s="2">
-        <v>16989</v>
+        <v>208586</v>
       </c>
       <c r="F84" s="2">
-        <v>16833</v>
+        <v>206690</v>
       </c>
       <c r="G84" s="2">
-        <v>16677</v>
+        <v>204794</v>
       </c>
       <c r="H84" s="2">
-        <v>16521</v>
+        <v>204794</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E85" s="2">
-        <v>17881</v>
+        <v>13750</v>
       </c>
       <c r="F85" s="2">
-        <v>17717</v>
+        <v>13625</v>
       </c>
       <c r="G85" s="2">
-        <v>17553</v>
+        <v>13500</v>
       </c>
       <c r="H85" s="2">
-        <v>17389</v>
+        <v>13500</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>12</v>
-[...61681 lines deleted...]
-      <c r="I2212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>